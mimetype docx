--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-71"/>
         <w:tblW w:w="10925" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1210"/>
         <w:gridCol w:w="1171"/>
         <w:gridCol w:w="105"/>
         <w:gridCol w:w="2647"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="443"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="153"/>
         <w:gridCol w:w="886"/>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="1585"/>
       </w:tblGrid>
       <w:tr w:rsidR="001932BC" w:rsidRPr="002A564E" w14:paraId="78384BDF" w14:textId="77777777" w:rsidTr="5FC79168">
         <w:trPr>
           <w:trHeight w:val="1450"/>
         </w:trPr>
@@ -4440,111 +4440,93 @@
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="13D78E59" w14:textId="77777777" w:rsidR="007E60C2" w:rsidRPr="005119DF" w:rsidRDefault="007E60C2" w:rsidP="007E60C2">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidRPr="005119DF">
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t>Page_____of</w:t>
-[...7 lines deleted...]
-                                    <w:t>______</w:t>
+                                    <w:t>Page_____of______</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape w14:anchorId="5A8F80FD" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:29.55pt;width:103.1pt;height:26.85pt;z-index:-251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDma4Nq9wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SXZWnUdLV0VYS0&#10;LEgLH+A4TmLheMzYbbJ8PWOn2y3whsiD5cnYZ+acOd7cjL1hR4Vegy35fJZzpqyEWtu25N++7t+8&#10;48wHYWthwKqSPynPb7avX20GV6gFdGBqhYxArC8GV/IuBFdkmZed6oWfgVOWkg1gLwKF2GY1ioHQ&#10;e5Mt8vxtNgDWDkEq7+nv3ZTk24TfNEqGz03jVWCm5NRbSCumtYprtt2IokXhOi1PbYh/6KIX2lLR&#10;M9SdCIIdUP8F1WuJ4KEJMwl9Bk2jpUociM08/4PNYyecSlxIHO/OMvn/Bysfjo/uC7IwvoeRBphI&#10;eHcP8rtnFnadsK26RYShU6KmwvMoWTY4X5yuRql94SNINXyCmoYsDgES0NhgH1UhnozQaQBPZ9HV&#10;GJiMJZf5enlNKUm55Spfr69SCVE833bowwcFPYubkiMNNaGL470PsRtRPB+JxTwYXe+1MSnAttoZ&#10;ZEdBBtin74T+2zFj42EL8dqEGP8kmpHZxDGM1ch0XfJFhIisK6ifiDfC5Ct6B7TpAH9yNpCnSu5/&#10;HAQqzsxHS9qt56tVNGEKVlfXCwrwMlNdZoSVBFXywNm03YXJuAeHuu2o0jQtC7ekd6OTFC9dndon&#10;3ySFTh6PxryM06mXl7j9BQAA//8DAFBLAwQUAAYACAAAACEA+bCPSd8AAAAHAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7tJsKHGbEoRRfQirS20t232maRm34bdbRv/va8nPQ4z&#10;zHxTzkfbixP60DlSkE4SEEi1Mx01CtafL3czECFqMrp3hAp+MMC8ur4qdWHcmZZ4WsVGcAmFQito&#10;YxwKKUPdotVh4gYk9r6ctzqy9I00Xp+53PYyS5JcWt0RL7R6wKcW6+/V0Sp4X3/k/vC23E2fd8OC&#10;Xjfu3h22St3ejItHEBHH+BeGCz6jQ8VMe3ckE0SvgI9EBdOHFAS7WZJnIPYcS7MZyKqU//mrXwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDma4Nq9wEAANEDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD5sI9J3wAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" stroked="f" strokecolor="white">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="13D78E59" w14:textId="77777777" w:rsidR="007E60C2" w:rsidRPr="005119DF" w:rsidRDefault="007E60C2" w:rsidP="007E60C2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="005119DF">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Page_____of</w:t>
-[...7 lines deleted...]
-                              <w:t>______</w:t>
+                              <w:t>Page_____of______</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00D24990">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                               </w:t>
             </w:r>
             <w:r w:rsidR="00503C75">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
             <w:r w:rsidR="00D24990">
               <w:rPr>
@@ -4795,111 +4777,93 @@
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="7E7E122A" w14:textId="77777777" w:rsidR="007E60C2" w:rsidRPr="005119DF" w:rsidRDefault="007E60C2" w:rsidP="007E60C2">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:proofErr w:type="spellStart"/>
                                   <w:r w:rsidRPr="005119DF">
                                     <w:rPr>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t>Page_____of</w:t>
-[...7 lines deleted...]
-                                    <w:t>______</w:t>
+                                    <w:t>Page_____of______</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape w14:anchorId="4E544240" id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:693.7pt;width:103.1pt;height:26.85pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGJXaG9wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SXZWnUdLV0VYS0&#10;LEgLH+A4TmLheMzYbbJ8PWOn2y3whsiD5cnYZ+acOd7cjL1hR4Vegy35fJZzpqyEWtu25N++7t+8&#10;48wHYWthwKqSPynPb7avX20GV6gFdGBqhYxArC8GV/IuBFdkmZed6oWfgVOWkg1gLwKF2GY1ioHQ&#10;e5Mt8vxtNgDWDkEq7+nv3ZTk24TfNEqGz03jVWCm5NRbSCumtYprtt2IokXhOi1PbYh/6KIX2lLR&#10;M9SdCIIdUP8F1WuJ4KEJMwl9Bk2jpUociM08/4PNYyecSlxIHO/OMvn/Bysfjo/uC7IwvoeRBphI&#10;eHcP8rtnFnadsK26RYShU6KmwvMoWTY4X5yuRql94SNINXyCmoYsDgES0NhgH1UhnozQaQBPZ9HV&#10;GJiMJZf5enlNKUm55Spfr69SCVE833bowwcFPYubkiMNNaGL470PsRtRPB+JxTwYXe+1MSnAttoZ&#10;ZEdBBtin74T+2zFj42EL8dqEGP8kmpHZxDGM1ch0TV1GiMi6gvqJeCNMvqJ3QJsO8CdnA3mq5P7H&#10;QaDizHy0pN16vlpFE6ZgdXW9oAAvM9VlRlhJUCUPnE3bXZiMe3Co244qTdOycEt6NzpJ8dLVqX3y&#10;TVLo5PFozMs4nXp5idtfAAAA//8DAFBLAwQUAAYACAAAACEAkh46TOEAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTEEIV4lQVAiG4oJYi0ZsbL0lKvI5stw1/z3KC486M&#10;Zt9Ui8kO4og+9I4UpLMEBFLjTE+tgs3b49UcRIiajB4coYJvDLCoz88qXRp3ohUe17EVXEKh1Aq6&#10;GMdSytB0aHWYuRGJvU/nrY58+lYar09cbgeZJUkhre6JP3R6xPsOm6/1wSp42bwWfv+82t48bMcl&#10;Pb273O0/lLq8mJZ3ICJO8S8Mv/iMDjUz7dyBTBCDAh4SWb2e3+Yg2M+SIgOxYynP0xRkXcn/E+of&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEYldob3AQAA0QMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJIeOkzhAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAUQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" stroked="f" strokecolor="white">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="7E7E122A" w14:textId="77777777" w:rsidR="007E60C2" w:rsidRPr="005119DF" w:rsidRDefault="007E60C2" w:rsidP="007E60C2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="005119DF">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Page_____of</w:t>
-[...7 lines deleted...]
-                              <w:t>______</w:t>
+                              <w:t>Page_____of______</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D7B7713" w14:textId="77777777" w:rsidR="0006076E" w:rsidRDefault="0006076E">
             <w:pPr>
               <w:pStyle w:val="CLAUSETable"/>
               <w:spacing w:before="120" w:after="0"/>
@@ -5176,162 +5140,143 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="209740E5" w14:textId="77777777" w:rsidR="007E60C2" w:rsidRPr="005119DF" w:rsidRDefault="007E60C2" w:rsidP="007E60C2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="005119DF">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Page_____of</w:t>
-[...7 lines deleted...]
-                              <w:t>______</w:t>
+                              <w:t>Page_____of______</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="117E7103" id="Text Box 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.55pt;width:103.1pt;height:26.85pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlxi9t9wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SXZWnUdLV0VYS0&#10;LEgLH+A4TmLheMzYbbJ8PWOn2y3whsiD5cnYZ+acOd7cjL1hR4Vegy35fJZzpqyEWtu25N++7t+8&#10;48wHYWthwKqSPynPb7avX20GV6gFdGBqhYxArC8GV/IuBFdkmZed6oWfgVOWkg1gLwKF2GY1ioHQ&#10;e5Mt8vxtNgDWDkEq7+nv3ZTk24TfNEqGz03jVWCm5NRbSCumtYprtt2IokXhOi1PbYh/6KIX2lLR&#10;M9SdCIIdUP8F1WuJ4KEJMwl9Bk2jpUociM08/4PNYyecSlxIHO/OMvn/Bysfjo/uC7IwvoeRBphI&#10;eHcP8rtnFnadsK26RYShU6KmwvMoWTY4X5yuRql94SNINXyCmoYsDgES0NhgH1UhnozQaQBPZ9HV&#10;GJiMJZf5enlNKUm55Spfr69SCVE833bowwcFPYubkiMNNaGL470PsRtRPB+JxTwYXe+1MSnAttoZ&#10;ZEdBBtin74T+2zFj42EL8dqEGP8kmpHZxDGM1ch0XfJVhIisK6ifiDfC5Ct6B7TpAH9yNpCnSu5/&#10;HAQqzsxHS9qt56tVNGEKVlfXCwrwMlNdZoSVBFXywNm03YXJuAeHuu2o0jQtC7ekd6OTFC9dndon&#10;3ySFTh6PxryM06mXl7j9BQAA//8DAFBLAwQUAAYACAAAACEA5G5GPN4AAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTqI2qEKeqEAjBpeoPEr258ZKkxOvIdtvw9l1O7XFn&#10;RjPfFvPBduKEPrSOFIxHCQikypmWagXbzdvTDESImozuHKGCPwwwL+/vCp0bd6YVntaxFlxCIdcK&#10;mhj7XMpQNWh1GLkeib0f562OfPpaGq/PXG47mSZJJq1uiRca3eNLg9Xv+mgVfG6XmT98rHbT112/&#10;oPcvN3GHb6UeH4bFM4iIQ7yG4R+f0aFkpr07kgmiU8CPRFbHINhMkywFsVcwncxAloW8pS8vAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOXGL233AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAORuRjzeAAAABQEAAA8AAAAAAAAAAAAAAAAA&#10;UQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" stroked="f" strokecolor="white">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="209740E5" w14:textId="77777777" w:rsidR="007E60C2" w:rsidRPr="005119DF" w:rsidRDefault="007E60C2" w:rsidP="007E60C2">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="005119DF">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Page_____of</w:t>
-[...7 lines deleted...]
-                        <w:t>______</w:t>
+                        <w:t>Page_____of______</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0006076E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10776" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10776"/>
       </w:tblGrid>
       <w:tr w:rsidR="0006076E" w14:paraId="456779C7" w14:textId="77777777" w:rsidTr="466C4BE9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="640"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45BED7BE" w14:textId="77777777" w:rsidR="0006076E" w:rsidRPr="007E60C2" w:rsidRDefault="0006076E">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E60C2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CERTIFICATE OF CONSENT FOR THE DEPOSIT OF A PLAN OF DIVISION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006076E" w14:paraId="66FEAEDE" w14:textId="77777777" w:rsidTr="466C4BE9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="912"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DB79465" w14:textId="77777777" w:rsidR="0006076E" w:rsidRDefault="0006076E" w:rsidP="007E60C2">
             <w:pPr>
               <w:pStyle w:val="CLAUSEHEADINGTable"/>
             </w:pPr>
             <w:r w:rsidRPr="007E60C2">
               <w:t>CONSENTING PARTY</w:t>
@@ -5827,78 +5772,122 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26056EB1" w14:textId="77777777" w:rsidR="00E33BB1" w:rsidRDefault="00BD417B" w:rsidP="00E33BB1">
             <w:pPr>
               <w:spacing w:before="180"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3974523F" w14:textId="77777777" w:rsidR="00E33BB1" w:rsidRDefault="3C61BDCF" w:rsidP="00E33BB1">
+          <w:p w14:paraId="075F96D9" w14:textId="77777777" w:rsidR="00220EF7" w:rsidRDefault="3C61BDCF" w:rsidP="00220EF7">
             <w:pPr>
               <w:spacing w:before="180"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:u w:val="dotted"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="466C4BE9">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">DATED  </w:t>
             </w:r>
-            <w:r w:rsidR="00E33BB1">
+            <w:r w:rsidR="00220EF7">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E33BB1">
+            <w:r w:rsidR="00220EF7">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E33BB1">
+            <w:r w:rsidR="00220EF7">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E33BB1">
+            <w:r w:rsidR="00220EF7">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E33BB1">
+            <w:r w:rsidR="00220EF7">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3974523F" w14:textId="792AB914" w:rsidR="00E33BB1" w:rsidRDefault="00E33BB1" w:rsidP="00E33BB1">
+            <w:pPr>
+              <w:spacing w:before="180"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="685340D3" w14:textId="77777777" w:rsidR="00BD417B" w:rsidRDefault="00BD417B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="4880"/>
               </w:tabs>
               <w:spacing w:before="360"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CEABFC2" w14:textId="77777777" w:rsidR="00BD417B" w:rsidRPr="003570C7" w:rsidRDefault="00BD417B">
             <w:pPr>
               <w:spacing w:after="360"/>
               <w:ind w:left="79"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6225,162 +6214,143 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="796C27EA" w14:textId="77777777" w:rsidR="007E60C2" w:rsidRPr="005119DF" w:rsidRDefault="007E60C2" w:rsidP="007E60C2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="005119DF">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Page_____of</w:t>
-[...7 lines deleted...]
-                              <w:t>______</w:t>
+                              <w:t>Page_____of______</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3AC238D0" id="Text Box 6" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:210.85pt;margin-top:2.15pt;width:103.1pt;height:26.85pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFiNqB9wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SXZWnUdLV0VYS0&#10;LEgLH+A4TmLheMzYbbJ8PWOn2y3whsiD5cnYZ+acOd7cjL1hR4Vegy35fJZzpqyEWtu25N++7t+8&#10;48wHYWthwKqSPynPb7avX20GV6gFdGBqhYxArC8GV/IuBFdkmZed6oWfgVOWkg1gLwKF2GY1ioHQ&#10;e5Mt8vxtNgDWDkEq7+nv3ZTk24TfNEqGz03jVWCm5NRbSCumtYprtt2IokXhOi1PbYh/6KIX2lLR&#10;M9SdCIIdUP8F1WuJ4KEJMwl9Bk2jpUociM08/4PNYyecSlxIHO/OMvn/Bysfjo/uC7IwvoeRBphI&#10;eHcP8rtnFnadsK26RYShU6KmwvMoWTY4X5yuRql94SNINXyCmoYsDgES0NhgH1UhnozQaQBPZ9HV&#10;GJiMJZf5enlNKUm55Spfr69SCVE833bowwcFPYubkiMNNaGL470PsRtRPB+JxTwYXe+1MSnAttoZ&#10;ZEdBBtin74T+2zFj42EL8dqEGP8kmpHZxDGM1ch0XfLUYGRdQf1EvBEmX9E7oE0H+JOzgTxVcv/j&#10;IFBxZj5a0m49X62iCVOwurpeUICXmeoyI6wkqJIHzqbtLkzGPTjUbUeVpmlZuCW9G52keOnq1D75&#10;Jil08ng05mWcTr28xO0vAAAA//8DAFBLAwQUAAYACAAAACEA4U0u0OEAAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT0KYlxKkqBEL0glqKRG9uvCQp8Tqy3Tb8PcsJbrOa&#10;0czbYjHYTpzQh9aRgvEoAYFUOdNSrWD79nQzBxGiJqM7R6jgGwMsysuLQufGnWmNp02sBZdQyLWC&#10;JsY+lzJUDVodRq5HYu/Teasjn76Wxuszl9tOpkmSSatb4oVG9/jQYPW1OVoFq+1r5g8v6930cdcv&#10;6fndTdzhQ6nrq2F5DyLiEP/C8IvP6FAy094dyQTRKZik4xlHWdyCYD9LZ3cg9gqm8wRkWcj/D5Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEWI2oH3AQAA0QMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOFNLtDhAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAUQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" stroked="f" strokecolor="white">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="796C27EA" w14:textId="77777777" w:rsidR="007E60C2" w:rsidRPr="005119DF" w:rsidRDefault="007E60C2" w:rsidP="007E60C2">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="005119DF">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Page_____of</w:t>
-[...7 lines deleted...]
-                        <w:t>______</w:t>
+                        <w:t>Page_____of______</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005A51A3">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10776" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10776"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A51A3" w14:paraId="20327734" w14:textId="77777777" w:rsidTr="466C4BE9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="640"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00783FC1" w14:textId="77777777" w:rsidR="005A51A3" w:rsidRPr="007E60C2" w:rsidRDefault="005A51A3" w:rsidP="00F9450F">
             <w:pPr>
               <w:pStyle w:val="BlockText"/>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E60C2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CERTIFICATE OF CONSENT FOR THE DEPOSIT OF A PLAN OF DIVISION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A51A3" w14:paraId="3235BB0B" w14:textId="77777777" w:rsidTr="466C4BE9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="912"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B13C030" w14:textId="77777777" w:rsidR="005A51A3" w:rsidRDefault="005A51A3" w:rsidP="00F9450F">
             <w:pPr>
               <w:pStyle w:val="CLAUSEHEADINGTable"/>
             </w:pPr>
             <w:r w:rsidRPr="007E60C2">
               <w:t>CONSENTING PARTY</w:t>
@@ -7330,111 +7300,93 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="66C689C7" w14:textId="77777777" w:rsidR="005A51A3" w:rsidRPr="005119DF" w:rsidRDefault="005A51A3" w:rsidP="005A51A3">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="005119DF">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Page_____of</w:t>
-[...7 lines deleted...]
-                              <w:t>______</w:t>
+                              <w:t>Page_____of______</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="480A4A4B" id="Text Box 10" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:211.6pt;margin-top:4.05pt;width:103.1pt;height:26.85pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkXbRv+AEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IfSWrBcpA6cFEg&#10;fQBpP4CiKIkoxWWXtKX067ukHMdtb0V1ILhacnZndri5HXvDjgq9Blvy+SznTFkJtbZtyb993b95&#10;y5kPwtbCgFUlf1Ke325fv9oMrlAL6MDUChmBWF8MruRdCK7IMi871Qs/A6csJRvAXgQKsc1qFAOh&#10;9yZb5Pl1NgDWDkEq7+nv/ZTk24TfNEqGz03jVWCm5NRbSCumtYprtt2IokXhOi1PbYh/6KIX2lLR&#10;M9S9CIIdUP8F1WuJ4KEJMwl9Bk2jpUociM08/4PNYyecSlxIHO/OMvn/Bys/HR/dF2RhfAcjDTCR&#10;8O4B5HfPLOw6YVt1hwhDp0RNhedRsmxwvjhdjVL7wkeQavgINQ1ZHAIkoLHBPqpCPBmh0wCezqKr&#10;MTAZSy7z9fKGUpJyy1W+Xl+lEqJ4vu3Qh/cKehY3JUcaakIXxwcfYjeieD4Si3kwut5rY1KAbbUz&#10;yI6CDLBP3wn9t2PGxsMW4rUJMf5JNCOziWMYq5HpuuTXESKyrqB+It4Ik6/oHdCmA/zJ2UCeKrn/&#10;cRCoODMfLGm3nq9W0YQpWF3dLCjAy0x1mRFWElTJA2fTdhcm4x4c6rajStO0LNyR3o1OUrx0dWqf&#10;fJMUOnk8GvMyTqdeXuL2FwAAAP//AwBQSwMEFAAGAAgAAAAhAGNwaQjgAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyokxCiNMSpKgRCcEEtRWpvbrwkKfE6it02/D3LCW6z&#10;mtHM23Ix2V6ccPSdIwXxLAKBVDvTUaNg8/50k4PwQZPRvSNU8I0eFtXlRakL4860wtM6NIJLyBda&#10;QRvCUEjp6xat9jM3ILH36UarA59jI82oz1xue5lEUSat7ogXWj3gQ4v11/poFbxu3rLx8LLa3T3u&#10;hiU9f7jUHbZKXV9Ny3sQAafwF4ZffEaHipn27kjGi15BmtwmHFWQxyDYz5J5CmLPIs5BVqX8/0D1&#10;AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAORdtG/4AQAA0QMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGNwaQjgAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAUgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" stroked="f" strokecolor="white">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="66C689C7" w14:textId="77777777" w:rsidR="005A51A3" w:rsidRPr="005119DF" w:rsidRDefault="005A51A3" w:rsidP="005A51A3">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="005119DF">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Page_____of</w:t>
-[...7 lines deleted...]
-                        <w:t>______</w:t>
+                        <w:t>Page_____of______</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0006076E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2795F13A" w14:textId="77777777" w:rsidR="0006076E" w:rsidRDefault="0006076E">
       <w:pPr>
         <w:pStyle w:val="TABLESPACER"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10776" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -7483,106 +7435,202 @@
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="365AAE8A" w14:textId="77777777" w:rsidR="00F0766F" w:rsidRDefault="00F0766F" w:rsidP="000320A9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FE6B880" w14:textId="77777777" w:rsidR="00F0766F" w:rsidRDefault="00F0766F" w:rsidP="000320A9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6140F491" w14:textId="77777777" w:rsidR="000320A9" w:rsidRPr="000320A9" w:rsidRDefault="000320A9" w:rsidP="000320A9">
+          <w:p w14:paraId="6140F491" w14:textId="331B3DB6" w:rsidR="000320A9" w:rsidRPr="000320A9" w:rsidRDefault="000320A9" w:rsidP="000320A9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000320A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>EXECUTION BY APPLICANT(S)</w:t>
             </w:r>
             <w:r w:rsidR="00BF583F">
               <w:t xml:space="preserve"> *Delete if inapplicable</w:t>
+            </w:r>
+            <w:r w:rsidR="00220EF7">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00220EF7">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00220EF7">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00220EF7">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00220EF7">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00220EF7">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00220EF7">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00220EF7">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00220EF7">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00220EF7">
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F0766F" w:rsidRPr="000320A9" w14:paraId="78A60458" w14:textId="77777777" w:rsidTr="466C4BE9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="320" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="5280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61E72C0B" w14:textId="77777777" w:rsidR="00F0766F" w:rsidRPr="000320A9" w:rsidRDefault="00F0766F" w:rsidP="000320A9">
-[...2 lines deleted...]
-              <w:ind w:left="79"/>
+          <w:p w14:paraId="61E72C0B" w14:textId="0E4CCB2D" w:rsidR="00F0766F" w:rsidRPr="00220EF7" w:rsidRDefault="00220EF7" w:rsidP="00220EF7">
+            <w:pPr>
+              <w:spacing w:before="180"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:u w:val="dotted"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000320A9">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00F0766F" w:rsidRPr="00220EF7">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Signature of APPLICANT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C919C80" w14:textId="77777777" w:rsidR="00F0766F" w:rsidRPr="000320A9" w:rsidRDefault="00F0766F" w:rsidP="000320A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="4880"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000320A9">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000320A9">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="792DDA06" w14:textId="77777777" w:rsidR="00F0766F" w:rsidRPr="000320A9" w:rsidRDefault="00F0766F" w:rsidP="00BB73D9">
@@ -7782,112 +7830,82 @@
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D61043B" w14:textId="77777777" w:rsidR="00F0766F" w:rsidRPr="000320A9" w:rsidRDefault="00F0766F" w:rsidP="000320A9">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="79"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000320A9">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Address of Witness</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DEC18C3" w14:textId="77777777" w:rsidR="00F0766F" w:rsidRPr="000320A9" w:rsidRDefault="00F0766F" w:rsidP="00BB73D9">
+          <w:p w14:paraId="3773A377" w14:textId="782D5B7D" w:rsidR="00BD417B" w:rsidRPr="00220EF7" w:rsidRDefault="00F0766F" w:rsidP="00220EF7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="4880"/>
               </w:tabs>
               <w:spacing w:before="240" w:after="20"/>
               <w:ind w:left="79"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000320A9">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Business Hours Telephone No</w:t>
             </w:r>
             <w:r w:rsidRPr="000320A9">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000320A9">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="557EB5B3" w14:textId="77777777" w:rsidR="00F0766F" w:rsidRDefault="00F0766F" w:rsidP="000320A9">
-[...28 lines deleted...]
-          <w:p w14:paraId="6A52DCED" w14:textId="77777777" w:rsidR="00BD417B" w:rsidRDefault="00BD417B" w:rsidP="00BD417B"/>
           <w:p w14:paraId="07F261FE" w14:textId="77777777" w:rsidR="00BD417B" w:rsidRPr="00BD417B" w:rsidRDefault="00BD417B" w:rsidP="00BD417B"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F0766F" w:rsidRPr="000320A9" w14:paraId="2FEF9BD4" w14:textId="77777777" w:rsidTr="466C4BE9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="320" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="3684"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14019138" w14:textId="77777777" w:rsidR="00BB73D9" w:rsidRPr="00BB73D9" w:rsidRDefault="00BB73D9" w:rsidP="00BB73D9">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
@@ -8390,155 +8408,137 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4D967AB3" w14:textId="77777777" w:rsidR="007E60C2" w:rsidRPr="005119DF" w:rsidRDefault="007E60C2" w:rsidP="007E60C2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="005119DF">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Page_____of</w:t>
-[...7 lines deleted...]
-                              <w:t>______</w:t>
+                              <w:t>Page_____of______</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4DD10B11" id="Text Box 7" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:197.65pt;margin-top:10.8pt;width:103.1pt;height:26.85pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEE0GD9wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SXpTRqulq6KkJa&#10;FqSFD3AcJ7FIPGbsNilfz9jJdgu8IfJgeTL2mTlnjre3Q9eyk0KnweR8Pks5U0ZCqU2d829fD2/e&#10;cea8MKVowaicn5Xjt7vXr7a9zdQCGmhLhYxAjMt6m/PGe5sliZON6oSbgVWGkhVgJzyFWCclip7Q&#10;uzZZpOnbpAcsLYJUztHf+zHJdxG/qpT0n6vKKc/anFNvPq4Y1yKsyW4rshqFbbSc2hD/0EUntKGi&#10;F6h74QU7ov4LqtMSwUHlZxK6BKpKSxU5EJt5+gebp0ZYFbmQOM5eZHL/D1Y+np7sF2R+eA8DDTCS&#10;cPYB5HfHDOwbYWp1hwh9o0RJhedBsqS3LpuuBqld5gJI0X+CkoYsjh4i0FBhF1QhnozQaQDni+hq&#10;8EyGkst0s1xTSlJuuUo3m5tYQmTPty06/0FBx8Im50hDjeji9OB86EZkz0dCMQetLg+6bWOAdbFv&#10;kZ0EGeAQvwn9t2OtCYcNhGsjYvgTaQZmI0c/FAPTZc7XASKwLqA8E2+E0Vf0DmjTAP7krCdP5dz9&#10;OApUnLUfDWm3ma9WwYQxWN2sFxTgdaa4zggjCSrnnrNxu/ejcY8Wdd1QpXFaBu5I70pHKV66mton&#10;30SFJo8HY17H8dTLS9z9AgAA//8DAFBLAwQUAAYACAAAACEAIPdmeOAAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTlgQI2VQVAiF6QS1Fojc3NklKvI5stw1/z3KC42qe&#10;Zt6W89H24mh86BwhpJMEhKHa6Y4ahM3b09UtiBAVadU7MgjfJsC8Oj8rVaHdiVbmuI6N4BIKhUJo&#10;YxwKKUPdGqvCxA2GOPt03qrIp2+k9urE5baX0yTJpVUd8UKrBvPQmvprfbAIy81r7vcvq232uB0W&#10;9Pzurt3+A/HyYlzcg4hmjH8w/OqzOlTstHMH0kH0CLO7bMYowjTNQTCQJ2kGYodww4GsSvn/g+oH&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARBNBg/cBAADRAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIPdmeOAAAAAJAQAADwAAAAAAAAAAAAAA&#10;AABRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" stroked="f" strokecolor="white">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4D967AB3" w14:textId="77777777" w:rsidR="007E60C2" w:rsidRPr="005119DF" w:rsidRDefault="007E60C2" w:rsidP="007E60C2">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="005119DF">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Page_____of</w:t>
-[...7 lines deleted...]
-                        <w:t>______</w:t>
+                        <w:t>Page_____of______</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001932BC" w:rsidSect="0053675D">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:footnotePr>
         <w:numFmt w:val="lowerRoman"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="218"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C6C0E12" w14:textId="77777777" w:rsidR="009B0E78" w:rsidRDefault="009B0E78">
+    <w:p w14:paraId="0D91DF08" w14:textId="77777777" w:rsidR="00623669" w:rsidRDefault="00623669">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="323E53E5" w14:textId="77777777" w:rsidR="009B0E78" w:rsidRDefault="009B0E78">
+    <w:p w14:paraId="3B90AE17" w14:textId="77777777" w:rsidR="00623669" w:rsidRDefault="00623669">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tms Rmn">
@@ -8565,130 +8565,130 @@
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14FAA220" w14:textId="77777777" w:rsidR="00BA27C8" w:rsidRDefault="00BA27C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D7A7726" w14:textId="77777777" w:rsidR="00BA27C8" w:rsidRDefault="00BA27C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E7AA666" w14:textId="77777777" w:rsidR="00BA27C8" w:rsidRDefault="00BA27C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="519CBB4B" w14:textId="77777777" w:rsidR="009B0E78" w:rsidRDefault="009B0E78">
+    <w:p w14:paraId="132B9D12" w14:textId="77777777" w:rsidR="00623669" w:rsidRDefault="00623669">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54AEB34B" w14:textId="77777777" w:rsidR="009B0E78" w:rsidRDefault="009B0E78">
+    <w:p w14:paraId="1E2CC464" w14:textId="77777777" w:rsidR="00623669" w:rsidRDefault="00623669">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7726E8CA" w14:textId="77777777" w:rsidR="00BA27C8" w:rsidRDefault="00BA27C8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45A57CF6" w14:textId="77777777" w:rsidR="00BA27C8" w:rsidRDefault="00BA27C8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CB21A39" w14:textId="77777777" w:rsidR="00BA27C8" w:rsidRDefault="00BA27C8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="94BA3FC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B30A2E0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -9160,188 +9160,201 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA4EA6"/>
     <w:rsid w:val="00013A8E"/>
     <w:rsid w:val="00015005"/>
     <w:rsid w:val="00031E77"/>
     <w:rsid w:val="000320A9"/>
     <w:rsid w:val="0003341B"/>
     <w:rsid w:val="00047BC0"/>
     <w:rsid w:val="0006076E"/>
     <w:rsid w:val="00081BCA"/>
     <w:rsid w:val="000F5B71"/>
     <w:rsid w:val="00110A9F"/>
     <w:rsid w:val="00117F15"/>
     <w:rsid w:val="0012361B"/>
+    <w:rsid w:val="00133913"/>
     <w:rsid w:val="00172908"/>
     <w:rsid w:val="00190C3C"/>
     <w:rsid w:val="001932BC"/>
     <w:rsid w:val="001A3808"/>
     <w:rsid w:val="001B1554"/>
     <w:rsid w:val="001C1859"/>
     <w:rsid w:val="001C18B5"/>
     <w:rsid w:val="001C5E62"/>
     <w:rsid w:val="00203328"/>
     <w:rsid w:val="00204231"/>
     <w:rsid w:val="002104D4"/>
+    <w:rsid w:val="00220EF7"/>
     <w:rsid w:val="002217FB"/>
     <w:rsid w:val="002340DA"/>
     <w:rsid w:val="00244287"/>
     <w:rsid w:val="00247928"/>
     <w:rsid w:val="00263E44"/>
     <w:rsid w:val="00272976"/>
     <w:rsid w:val="0029036C"/>
     <w:rsid w:val="00294198"/>
     <w:rsid w:val="002B0D92"/>
     <w:rsid w:val="002B4626"/>
     <w:rsid w:val="002E776C"/>
     <w:rsid w:val="002F40CB"/>
     <w:rsid w:val="00302613"/>
     <w:rsid w:val="00310148"/>
     <w:rsid w:val="003306C1"/>
     <w:rsid w:val="00330A99"/>
     <w:rsid w:val="00333614"/>
     <w:rsid w:val="003570C7"/>
     <w:rsid w:val="00366418"/>
     <w:rsid w:val="00376833"/>
+    <w:rsid w:val="003A1393"/>
     <w:rsid w:val="003B799E"/>
     <w:rsid w:val="003C0D89"/>
     <w:rsid w:val="003D7DB5"/>
     <w:rsid w:val="003E1643"/>
     <w:rsid w:val="003F2DCC"/>
     <w:rsid w:val="0040265F"/>
+    <w:rsid w:val="004058DC"/>
     <w:rsid w:val="00407ED8"/>
     <w:rsid w:val="00424365"/>
     <w:rsid w:val="0042544A"/>
     <w:rsid w:val="00433CD9"/>
     <w:rsid w:val="00474612"/>
     <w:rsid w:val="004919C7"/>
     <w:rsid w:val="004966B9"/>
     <w:rsid w:val="004C4BF2"/>
     <w:rsid w:val="004C6D8B"/>
     <w:rsid w:val="004F457C"/>
     <w:rsid w:val="00503C75"/>
     <w:rsid w:val="00521B22"/>
     <w:rsid w:val="00523122"/>
     <w:rsid w:val="0053675D"/>
     <w:rsid w:val="00542E9B"/>
     <w:rsid w:val="005853A3"/>
     <w:rsid w:val="0058619F"/>
     <w:rsid w:val="005A2712"/>
     <w:rsid w:val="005A51A3"/>
     <w:rsid w:val="00614AE5"/>
+    <w:rsid w:val="00623669"/>
     <w:rsid w:val="00623B52"/>
     <w:rsid w:val="006432EF"/>
     <w:rsid w:val="00692FAC"/>
     <w:rsid w:val="006A7093"/>
     <w:rsid w:val="006B1EF1"/>
     <w:rsid w:val="006B3FC7"/>
     <w:rsid w:val="006C4417"/>
     <w:rsid w:val="006F7A98"/>
     <w:rsid w:val="00715DD6"/>
     <w:rsid w:val="00716234"/>
+    <w:rsid w:val="0072172D"/>
     <w:rsid w:val="007218E2"/>
+    <w:rsid w:val="00741888"/>
     <w:rsid w:val="00742516"/>
     <w:rsid w:val="00747FFE"/>
     <w:rsid w:val="007631E8"/>
     <w:rsid w:val="0077331F"/>
     <w:rsid w:val="007A3492"/>
     <w:rsid w:val="007B25A2"/>
     <w:rsid w:val="007E60C2"/>
+    <w:rsid w:val="00821AC5"/>
     <w:rsid w:val="008504E5"/>
     <w:rsid w:val="008759F9"/>
     <w:rsid w:val="008D33F3"/>
+    <w:rsid w:val="008D6C8A"/>
     <w:rsid w:val="008F6F7D"/>
     <w:rsid w:val="00906CB0"/>
     <w:rsid w:val="00920679"/>
     <w:rsid w:val="009438FE"/>
     <w:rsid w:val="0096390E"/>
     <w:rsid w:val="009704DD"/>
     <w:rsid w:val="009B0E78"/>
     <w:rsid w:val="009B6C57"/>
     <w:rsid w:val="009F002E"/>
     <w:rsid w:val="009F59BC"/>
     <w:rsid w:val="009F610C"/>
     <w:rsid w:val="00A01000"/>
     <w:rsid w:val="00A23641"/>
     <w:rsid w:val="00A6400F"/>
     <w:rsid w:val="00A704D8"/>
     <w:rsid w:val="00A730EE"/>
     <w:rsid w:val="00AA3786"/>
     <w:rsid w:val="00AA4EA6"/>
     <w:rsid w:val="00AB1F09"/>
     <w:rsid w:val="00AB4654"/>
+    <w:rsid w:val="00AC29D4"/>
+    <w:rsid w:val="00AC4CF6"/>
     <w:rsid w:val="00B03532"/>
     <w:rsid w:val="00B11C2A"/>
     <w:rsid w:val="00B21226"/>
     <w:rsid w:val="00B649C7"/>
     <w:rsid w:val="00B76F98"/>
     <w:rsid w:val="00B80593"/>
     <w:rsid w:val="00B93C81"/>
     <w:rsid w:val="00B9630E"/>
     <w:rsid w:val="00BA27C8"/>
     <w:rsid w:val="00BB73D9"/>
     <w:rsid w:val="00BD417B"/>
     <w:rsid w:val="00BF583F"/>
     <w:rsid w:val="00C04A55"/>
     <w:rsid w:val="00C07711"/>
     <w:rsid w:val="00C138E9"/>
     <w:rsid w:val="00C35618"/>
     <w:rsid w:val="00C84BE5"/>
     <w:rsid w:val="00CF4AC4"/>
     <w:rsid w:val="00D23E0E"/>
     <w:rsid w:val="00D24990"/>
     <w:rsid w:val="00D32FDA"/>
     <w:rsid w:val="00D509F8"/>
     <w:rsid w:val="00D85079"/>
+    <w:rsid w:val="00DB59F3"/>
     <w:rsid w:val="00DC7018"/>
     <w:rsid w:val="00DC7762"/>
     <w:rsid w:val="00DF5278"/>
     <w:rsid w:val="00E163BA"/>
     <w:rsid w:val="00E33BB1"/>
     <w:rsid w:val="00E6213E"/>
     <w:rsid w:val="00E640D3"/>
     <w:rsid w:val="00E97F1C"/>
     <w:rsid w:val="00EA0518"/>
     <w:rsid w:val="00F0766F"/>
     <w:rsid w:val="00F65B77"/>
     <w:rsid w:val="00F9450F"/>
     <w:rsid w:val="00F9763F"/>
     <w:rsid w:val="00FA2A6B"/>
     <w:rsid w:val="00FB5F36"/>
     <w:rsid w:val="00FC3B01"/>
     <w:rsid w:val="00FE2FD1"/>
+    <w:rsid w:val="00FE6820"/>
     <w:rsid w:val="02B62940"/>
     <w:rsid w:val="282359A2"/>
     <w:rsid w:val="3C61BDCF"/>
     <w:rsid w:val="466C4BE9"/>
     <w:rsid w:val="49F9EE17"/>
     <w:rsid w:val="5FC79168"/>
     <w:rsid w:val="6F46D5E2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -10635,70 +10648,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="32707dea-63e7-470a-9d3d-f53fbe36576b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="02206838-8392-48f4-a16d-a0198d20ac19" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ACA6E197C00B484586D8213AAD3E586A" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d83101c5debede3b3c71542104828804">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="02206838-8392-48f4-a16d-a0198d20ac19" xmlns:ns3="32707dea-63e7-470a-9d3d-f53fbe36576b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a0232770759014949659085a9ad0ef8c" ns2:_="" ns3:_="">
     <xsd:import namespace="02206838-8392-48f4-a16d-a0198d20ac19"/>
     <xsd:import namespace="32707dea-63e7-470a-9d3d-f53fbe36576b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -10915,121 +10932,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6D5B923-B894-4CFE-8974-7ECA595BD31F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56AA861F-18C3-4455-99A3-15B7A3D01D22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="32707dea-63e7-470a-9d3d-f53fbe36576b"/>
     <ds:schemaRef ds:uri="02206838-8392-48f4-a16d-a0198d20ac19"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0389EA5F-F85F-4206-B957-FBBCB668474F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05BD7854-ADD6-4F2F-96D7-5357150B5EE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="02206838-8392-48f4-a16d-a0198d20ac19"/>
     <ds:schemaRef ds:uri="32707dea-63e7-470a-9d3d-f53fbe36576b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{77274858-3b1d-4431-8679-d878f40e28fd}" enabled="1" method="Privileged" siteId="{bda528f7-fca9-432f-bc98-bd7e90d40906}" contentBits="3" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>5644</Characters>
+  <Pages>4</Pages>
+  <Words>996</Words>
+  <Characters>5681</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>513</Lines>
-  <Paragraphs>151</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Working Windows</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6509</CharactersWithSpaces>
+  <CharactersWithSpaces>6664</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Forma1</dc:title>
   <dc:subject>Transmission application by personal representitives</dc:subject>
   <dc:creator>SA Government</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>